--- v0 (2025-11-30)
+++ v1 (2026-08-13)
@@ -1,162 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="5F4A9F68" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>敬愛的房東您好</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="4CD25277" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>欲刊登本校網頁房子</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>必須有以下要件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">：          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="3BB27878" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1.房間內或外需裝設合格堪用之滅火器。          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="48C47A3F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> 2.房間內或外需裝設合格堪用之偵煙偵測器。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3" w:rsidP="002A646A">
+    <w:p w14:paraId="349296E2" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3" w:rsidP="002A646A">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="991"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> 3.浴室</w:t>
       </w:r>
       <w:r w:rsidR="002A646A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -195,3095 +195,3071 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電熱水器</w:t>
       </w:r>
       <w:r w:rsidR="002A646A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>或瓦斯強制排氣型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="76B32754" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> 4.不可以是違</w:t>
       </w:r>
       <w:r w:rsidR="002A646A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>建築房子</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+        <w:t>建築房子。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F8A971" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> 5.房間隔間材質必須是防火材質。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="4B892B7E" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> 6.須標示逃生通道</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>逃生通道要暢通。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="685659A3" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> 7.停車場或死角處須有照明設施。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="53B9AC63" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如符合以上..本校萬分歡迎刊登您房屋資訊</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="15173A91" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>供同學參考..謝謝..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="372E9608" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如未符合上述要件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>則無法刊登於本校網頁。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="113E8414" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>       承辦人：黃先生</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="265DBE92" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       連絡電話</w:t>
       </w:r>
       <w:r w:rsidR="00E668CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>05-2732956、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>05-2717312</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="7564AF91" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       電子信箱</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>hsyfrank@mail.ncyu.edu.tw</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="32B04749" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="2FAB8DDE" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="636E4906" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="96"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:t>房東基本資料冊</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="18F4610B" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="723BB21E" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04DEDD37" wp14:editId="74D94997">
                 <wp:extent cx="4061463" cy="571500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="WordArt 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4061463" cy="571500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                           <a:prstDash/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                          <w:p w14:paraId="4A9E6803" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                             <w:pPr>
                               <w:pStyle w:val="Web"/>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="72"/>
                                 <w:szCs w:val="72"/>
                                 <w14:shadow w14:blurRad="0" w14:dist="35814" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="b">
                                   <w14:srgbClr w14:val="808080"/>
                                 </w14:shadow>
                                 <w14:textFill>
                                   <w14:solidFill>
                                     <w14:srgbClr w14:val="FFFFFF"/>
                                   </w14:solidFill>
                                 </w14:textFill>
                               </w:rPr>
                               <w:t>歡迎你們的加入</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="04DEDD37" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="WordArt 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:319.8pt;height:45pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyfQyI0wEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnTtoacYq2QYcB&#10;xVogK3ZWZDk2YH2MVGJnv36U7KVBdxt2kcUPke890qvbQXfsqABba0qezVLOlJG2as2+5K/fHz9d&#10;c4ZemEp01qiSnxTy2/XHD6veFWpuG9tVChgVMVj0ruSN965IEpSN0gJn1ilDwdqCFp5M2CcViJ6q&#10;6y6Zp+ky6S1UDqxUiOTdjEG+jvXrWkn/XNeoPOtKTth8PCGeu3Am65Uo9iBc08oJhvgHFFq0hpqe&#10;S22EF+wA7V+ldCvBoq39TFqd2LpupYociE2WvmOzbYRTkQuJg+4sE/6/svLb8QVYW9HsODNC04h+&#10;kKJ34FkWxOkdFpSzdZTlh3s7hMTJj+QMnIcadPgSG0Zxkvl0llYNnkly5ukyy5efOZMUW1xlizRq&#10;n7y9doD+i7KahUvJgUYXFRXHJ/TUkVL/pIRmxj62XRfH15l3jpC3EdiMr0I4CTxGvOHmh90wkdjZ&#10;6kTcaIWpaWPhF2c9rUPJ8edBgOKs+2pI75ssz8P+RCNfXM3JgMvI7jIijKRSJfecjdcHP+4cDd0J&#10;/2S2TgaJAm50dwdPZCLHAG5ENGGmsUfq04qGvbq0Y9bbj7T+DQAA//8DAFBLAwQUAAYACAAAACEA&#10;Olem/dkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVG7ICIa4lQVUIkD&#10;F0q4b+MliYjXUbxt0r/HcIHLSqMZzbwtNrPv1YnG2AW2sFoaUMR1cB03Fqr33fU9qCjIDvvAZOFM&#10;ETbl5UWBuQsTv9FpL41KJRxztNCKDLnWsW7JY1yGgTh5n2H0KEmOjXYjTqnc9/rGmEx77DgttDjQ&#10;Y0v11/7oLYi47epcPfv48jG/Pk2tqe+wsnZxNW8fQAnN8heGH/yEDmViOoQju6h6C+kR+b3Jy27X&#10;GaiDhbUxoMtC/4cvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyfQyI0wEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6V6b92QAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="WordArt 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:319.8pt;height:45pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzF1tBvQEAAGwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/Uycl7ULUdAVUi5BW&#10;LFLhA1zHbiL5hsdtUr6esVPaavdtxYvjuXjmnDOT1f1oNDnKAL2zDS1nBSXSCtf2dt/QXz8f3n2g&#10;BCK3LdfOyoaeJND79ds3q8HXcu46p1sZCBaxUA++oV2MvmYMRCcNh5nz0mJQuWB4RDPsWRv4gNWN&#10;ZvOiWLLBhdYHJyQAejdTkK5zfaWkiE9KgYxENxSxxXyGfO7SydYrXu8D910vzjD4K1AY3ltseim1&#10;4ZGTQ+hflDK9CA6cijPhDHNK9UJmDsimLJ6x2Xbcy8wFxQF/kQn+X1nx/bj1PwKJ42c34gCTIIOH&#10;GtCZ+IwqmPRFpATjKOHpIpscIxHorIplWS3fUyIwtrgrF0XWlV1f+wDxq3SGpEtDA44lq8WPjxCx&#10;I6b+S0nNrHvotc6j0faZI+VtOHTTqxRmV7zpFsfdeCaxc+0JueF6YtPOhT+UDDjqhsLvAw+SEv3N&#10;opYfy6pKu5GNanE3RyPcRna3EW4FlmpopGS6fonTPuFAPY+PdutFkijhBv/pEJFM5pjATYjOmHGk&#10;mfp5/dLO3No56/qTrP8CAAD//wMAUEsDBBQABgAIAAAAIQA6V6b92QAAAAQBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUi9UbsgIhriVBVQiQMXSrhv4yWJiNdRvG3Sv8dwgctKoxnN&#10;vC02s+/VicbYBbawWhpQxHVwHTcWqvfd9T2oKMgO+8Bk4UwRNuXlRYG5CxO/0WkvjUolHHO00IoM&#10;udaxbsljXIaBOHmfYfQoSY6NdiNOqdz3+saYTHvsOC20ONBjS/XX/ugtiLjt6lw9+/jyMb8+Ta2p&#10;77CydnE1bx9ACc3yF4Yf/IQOZWI6hCO7qHoL6RH5vcnLbtcZqIOFtTGgy0L/hy+/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPMXW0G9AQAAbAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADpXpv3ZAAAABAEAAA8AAAAAAAAAAAAAAAAAFwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                    <w:p w14:paraId="4A9E6803" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                       <w:pPr>
                         <w:pStyle w:val="Web"/>
                         <w:spacing w:before="0" w:after="0"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="72"/>
                           <w:szCs w:val="72"/>
                           <w14:shadow w14:blurRad="0" w14:dist="35814" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="b">
                             <w14:srgbClr w14:val="808080"/>
                           </w14:shadow>
                           <w14:textFill>
                             <w14:solidFill>
                               <w14:srgbClr w14:val="FFFFFF"/>
                             </w14:solidFill>
                           </w14:textFill>
                         </w:rPr>
                         <w:t>歡迎你們的加入</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="772D21E8" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="197AA89C" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="11A32EBC" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>房東編號：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="3C448F67" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>房東姓名：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="2D3E4998" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:pageBreakBefore/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>敬請加入嘉義大學</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="499A2AA1" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="3A62373C" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>LINE@    好厝(處)就是嘉</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="64EDBCFB" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>(  ID： @022zwfuv  )</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="0F77CE44" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="0230BB75" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>https://lin.ee/ku1D2M4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="22942630" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="2889B923" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="469038F3" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00E56EC0">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:type="lines" w:linePitch="364"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EE9120D" wp14:editId="5E6661A6">
             <wp:extent cx="2240279" cy="2240279"/>
             <wp:effectExtent l="0" t="0" r="7621" b="7621"/>
             <wp:docPr id="2" name="圖片 8" descr="02"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2240279" cy="2240279"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                       <a:prstDash/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="25E595D3" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>國立嘉義大學學生校外租屋資訊建置申請表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="73B1876E" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">                                             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>申請日期：   年    月    日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="428" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1228"/>
         <w:gridCol w:w="2856"/>
         <w:gridCol w:w="776"/>
         <w:gridCol w:w="2261"/>
         <w:gridCol w:w="795"/>
         <w:gridCol w:w="1444"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="0074342B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="7CA5879C" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>租屋</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="7550673A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="28950A24" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:ind w:firstLine="1320"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>縣市     鎮 (鄉市區)     里     鄰</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="78B2DA78" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:ind w:firstLine="1320"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>路(街)     段     巷     弄     號     樓     室</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="52A8964D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="050211CB" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>房東</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="3B7146C1" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="03B42D52" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>○ 先生 / ○ 小姐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="323B56CA" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>房東</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="297D5F79" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="49C46180" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(電話)____________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="0DDD3C5A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>轉</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="7B60FBCB" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(手機)____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="303496F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="289AF60B" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>聯絡人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="5BDDD751" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>○ 先生 / ○ 小姐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="689A17AA" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>聯絡人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="7A8ABB68" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="37447F24" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(電話)____________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="59CE5361" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>轉</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="5B619F21" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(手機)____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="4B22AE99" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>與房東關係</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+          <w:p w14:paraId="0C90F5DB" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="6339CFFE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="6C907BB6" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>建物樓層</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="7DE6EA3A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___棟_____樓</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="1EB4AFAE" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>坪數______坪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="14C45C63" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>隔間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="4C1901F4" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□ 水泥□ 木板隔間</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="766CCC1F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□ 其 他: _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="46DFC356" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>獨立</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="1155A0AC" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>電表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="1D01A594" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>○ 有 ○ 無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="5D775F7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="3BED2A13" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>房型</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="1473FCD6" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>○公寓（大樓）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="40B760BA" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>○透天</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="5606A83E" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>出租房間數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="58714935" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>○ 每月 ○ 每季 ○ 每學期 ○ 每年</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="0D126BAC" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>套房___ 坪___ 間 /餘 ___ 間 _______元</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="16B94ACD" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>雅房___ 坪___ 間 /餘 ___ 間 _______元</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="2B508265" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="4796D6B0" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>押金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="00B6F216" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__________ 元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="0571E8CC" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="7DFC936D" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>費用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2261" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="5DB0C692" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__________ 元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="61BEC74C" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>性別限制</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="6EF09CE7" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>○ 無限制</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="1FC03225" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>○ 男○ 女</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0" w:rsidTr="00E668CD">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="266486C1" w14:textId="77777777" w:rsidTr="00E668CD">
         <w:trPr>
           <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="4AA72512" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>證明</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="09460F37" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>文件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="5FC26521" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□房東身份證明□建物使用執照□委託書</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="3FAE8D03" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□房屋所有權狀□房屋稅單</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0" w:rsidTr="00E668CD">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="37F1A910" w14:textId="77777777" w:rsidTr="00E668CD">
         <w:trPr>
           <w:trHeight w:val="792"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="79926BB5" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>安全評核</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="013AF78B" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□符合教育部檢核證明□ 住屋安全評核（○一級○二級○三級○四級）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="4E373B7A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□捐贈</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>賃居生獎助學金______年度</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">□消防檢驗合格   □其他________  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0" w:rsidTr="00E668CD">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="4F058A92" w14:textId="77777777" w:rsidTr="00E668CD">
         <w:trPr>
           <w:trHeight w:val="1339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="4CEFA5C6" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>安全措施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="20B78A67" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□ 門禁系統 □ 滅火器 □ 偵煙設備  □ 消防系統 □ 逃生梯 □ 緩降梯</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="3C45535B" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□ 照明設備 □ 監視錄影設備（系統）□ 瓦斯熱水器強制排氣設備</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="4A9B9DE7" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□一氧化碳警報器 □ 電用熱水器斷電設備 □ 保全人員 □ 其 他:_______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="682EB06B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="22A1F335" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>熱水器</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="39FC0EDF" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>設備</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="15D359F4" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□電熱水器 □太陽能熱水器</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="2F93CC4A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="6232DD59" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>屋內設備</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="54628F6D" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□ 電視機   □ 電冰箱   □ 冷氣機   □ 中央空調     □ 洗衣機</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="6425183F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">□ 脫水機   □ 烘衣機   □ 飲水機   □ 沙  發       □ 衣  櫃  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="7E2005F2" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">□ 單人床   □ 雙人床   □ 書  櫃   □ 書  桌(椅）  □ 檯  燈   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="2D9105AF" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">□ 寬頻網路 □ 第四台   □ 電  話    □其他:________                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="63E4A061" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="5410F1D2" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>公共設施</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="2919F54F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□ 公共陽台 □ 中庭 □ 停車場 □ 電梯 □ 其他:________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0" w:rsidTr="00E668CD">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="4DD2C4DD" w14:textId="77777777" w:rsidTr="00E668CD">
         <w:trPr>
           <w:trHeight w:val="1402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="54E98A6B" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8132" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+          <w:p w14:paraId="1E701B44" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="002A646A">
+    <w:p w14:paraId="29D71EDD" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00F326E4">
+        <w:r w:rsidR="002A646A" w:rsidRPr="00F326E4">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>填寫完成請寄到生輔組房東申請專用電子信箱</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F326E4">
+        <w:r w:rsidR="002A646A" w:rsidRPr="00F326E4">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:tab/>
           <w:t>hsyfrank@mail.ncyu.edu.tw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006539F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     黃先生  電話</w:t>
       </w:r>
       <w:r w:rsidR="00E668CD" w:rsidRPr="00E668CD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>05-2732956、</w:t>
       </w:r>
       <w:r w:rsidR="006539F3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>05-2717312</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="3CC7D030" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E668CD" w:rsidRDefault="00E668CD">
+    <w:p w14:paraId="588A9B5A" w14:textId="77777777" w:rsidR="00E668CD" w:rsidRDefault="00E668CD">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="5876A456" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>國立嘉義大學房屋招租合作</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>契約</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="5A8B4C82" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>立契約書人</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="2D030C31" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="68F77C08" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>甲方：國立嘉義大學</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="795E1CA3" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>乙方：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="2A7DA256" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="30C9804E" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>說明：此契約書為嘉義大學(甲方)與房東(乙方)辦理「國立嘉義大學房屋招租合作業務」之注意事項，為保障你的權益，請仔細閱讀相關條文內容，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如果你願意與我們繼續合作，請於最後簽名處簽名，如有不實，為保障同學的租屋安全，我們將無法與你合作</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
-[...11 lines deleted...]
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="26B3EE9A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本人同意接受嘉義大學學生事務處派人至本人所欲出租之租賃處</w:t>
@@ -3299,1821 +3275,2067 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地址：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>探訪、拍照並作紀錄，以提供嘉義大學學生承租時之參考。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="5FD5595E" w14:textId="1D531B42" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="497" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>本人確認所欲出租之租賃處結構無安全之虞，且非屬海砂屋、輻射鋼筋屋、頂數加蓋等之危險建築，否則願負一切賠償責任。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+        <w:t>本人確認所欲出租之租賃處結構</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>隔間</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>具防火建材</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>無安全之虞，且非屬海砂屋、輻射鋼筋屋、頂</w:t>
+      </w:r>
+      <w:r w:rsidR="00527D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>樓</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>加蓋等之危險建築，否則願負一切賠償責任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D259AC" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本人確認本人所欲出租之租賃處非違章建築。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="1EC6CBE4" w14:textId="5715E8DD" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>本人確認本人所欲出租之租賃處熱水器確定安置於戶外，並無安全之虞。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+        <w:t>本人確認本人所欲出租之租賃處熱水器確定安置於戶外，並無安全之虞</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或使用電熱水器</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B88AA57" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本人確認本人所欲出租之租賃處確實設有消防設備，並作定期檢驗，以供緊急消防之使用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="54FBB481" w14:textId="0577F6DA" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>本人確認本人所欲出租之租賃處有適當門禁，無偷拍、偷窺等不良事情發生。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+        <w:t>本人確認本人所欲出租之租賃處有適當門禁，無偷拍</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>窺</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidR="00222702">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>違法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>等不良事情發生。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7531D936" w14:textId="39355A26" w:rsidR="00222702" w:rsidRDefault="00222702">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222702">
+        <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>本人聲明本人於嘉義大學的「房東基本資料冊」中所填寫資料均屬實，如有偽造，願負相關法律責任。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+        <w:t>本人確認</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>配合政府政策同意並提供相關文件，以利供承租學生申請租屋補助。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57489E17" w14:textId="224A7D9D" w:rsidR="00E56EC0" w:rsidRDefault="00222702">
       <w:pPr>
         <w:spacing w:line="520" w:lineRule="exact"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="006539F3">
+        <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006539F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>本人聲明本人於嘉義大學的「房東基本資料冊」中所填寫資料均屬實，如有偽造，願負相關法律責任。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E5C168" w14:textId="05E7078D" w:rsidR="00E56EC0" w:rsidRDefault="00222702">
+      <w:pPr>
+        <w:spacing w:line="520" w:lineRule="exact"/>
+        <w:ind w:left="420" w:hanging="420"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="006539F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006539F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>本人瞭解【個人資料保護法】等相關法令之規定，並同意本校蒐集、處理及利用個人資料。（說明請詳閱附件）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="64397F95" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="600" w:lineRule="exact"/>
         <w:ind w:left="420" w:hanging="420"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:eastAsia="標楷體" w:hAnsi="Arial Black"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如您願意配合以上各項措施，請簽署同</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>意</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="0CE057F1" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:spacing w:line="680" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>房東簽名_____________ 聯絡電話_______________ 簽署日期______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
-[...5 lines deleted...]
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="5E57AF6C" w14:textId="3CDFA2BD" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>房東租賃處房屋所有權狀(房屋稅單)身份證影本黏貼處</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+        <w:t>房東</w:t>
+      </w:r>
+      <w:r w:rsidR="0025034B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>身份證影本</w:t>
+      </w:r>
+      <w:r w:rsidR="0025034B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>租賃處</w:t>
+      </w:r>
+      <w:r w:rsidR="0025034B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>建物</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>所有權狀</w:t>
+      </w:r>
+      <w:r w:rsidR="0025034B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>房屋稅單黏貼處</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F1B34D" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="華康儷楷書(P)" w:eastAsia="華康儷楷書(P)" w:hAnsi="華康儷楷書(P)"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>二 房 東 請 附 上 與 大 房 東 簽 訂 之 契 約 書 以 示 可 轉 租 之 證 明</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="27786E7C" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>--------------------請浮貼----------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="523358E6" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="16E63ED5" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="1A052B9A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="53666B97" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="1B3A65FC" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="2A673E21" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="55C739B3" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="56FD6D54" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="53581F88" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="76BE9372" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="082B83F7" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="08723E7A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="21D37416" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="48193873" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="0A97600F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="6C4CCF7A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="59C065B8" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="450B1AFC" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="561718E7" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18BD10D9" wp14:editId="283C0BC2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-712473</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-415293</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="971550" cy="489588"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="24762"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="971550" cy="489588"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9528" cap="flat">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                          <w:p w14:paraId="0AA2928F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="36"/>
                               </w:rPr>
                               <w:t>附件</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 9" o:spid="_x0000_s1027" style="position:absolute;margin-left:-56.1pt;margin-top:-32.7pt;width:76.5pt;height:38.55pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVZ0/D/gEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XkIodCEirKpFVJVW&#10;7aq0HzA4NrHkW21DQr++Y4cC276sVs2DPeOZnJlzPF7e91qRI/dBWlPTcjSmhBtmG2n2Nf3xffNu&#10;TkmIYBpQ1vCannig96u3b5adq/jEtlY13BMEMaHqXE3bGF1VFIG1XEMYWccNBoX1GiK6fl80HjpE&#10;16qYjMcfis76xnnLeAh4uh6CdJXxheAsfhUi8EhUTbG3mFef111ai9USqr0H10p2bgNe0YUGabDo&#10;BWoNEcjBy3+gtGTeBiviiFldWCEk45kDsinHf7HZtuB45oLiBHeRKfw/WPbl+OSJbGr6nhIDGq/o&#10;G4oGZq84WSR5OhcqzNq6J3/2ApqJay+8TjuyIH2W9HSRlPeRMDxc3JWzGQrPMDSdL2bzecIsrj87&#10;H+InbjVJRk09Fs9CwvExxCH1T0qqFaySzUYqlR2/3z0oT46At7vJ3xn9WZoypMNOZhOcRQY4ZELB&#10;UORZWngZWupmDaEdqmaEVBQqLSNPEiE5ZXBLwg1SJSv2uz7rXKbsdLKzzQm1x8eDvFvrf1HS4SDW&#10;NPw8gOeUqM8Gb3pRTqdpcrMznd1N0PG3kd1tBAxDqJpGSgbzIQ7TjuPmID6arWPpklLDxn48RCtk&#10;lvna0bl1HLjM5fw40kTf+jnr+oRXvwEAAP//AwBQSwMEFAAGAAgAAAAhACkVOUvdAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaJyGUKI1TofJYQ8sHuPY0iRqPk9htw98z&#10;rGA3ozm6c261mV0vLjiFzpOCdJmAQDLedtQo+Nq/LQoQIWqyuveECr4xwKa+val0af2VPvGyi43g&#10;EAqlVtDGOJRSBtOi02HpByS+Hf3kdOR1aqSd9JXDXS+zJFlJpzviD60ecNuiOe3OTsHxZfh42L6O&#10;Y1O80x4LY0I+BqXu7+bnNYiIc/yD4Vef1aFmp4M/kw2iV7BI0yxjlqfVYw6CkTzhMgdG0yeQdSX/&#10;V6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJVnT8P+AQAACgQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACkVOUvdAAAACgEAAA8AAAAAAAAA&#10;AAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" strokecolor="white" strokeweight=".26467mm">
+              <v:rect w14:anchorId="18BD10D9" id="Rectangle 9" o:spid="_x0000_s1027" style="position:absolute;margin-left:-56.1pt;margin-top:-32.7pt;width:76.5pt;height:38.55pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoGI595gEAAOQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVw7ZR0xXaqghp&#10;BSsVPsBx7MaSb4zdJuXrGTul7cILQuTBmfFMjs8cn6wfB6PJSUBQztZ0NplSIix3rbKHmn77unu3&#10;pCREZlumnRU1PYtAHzdv36x7X4m565xuBRAEsaHqfU27GH1VFIF3wrAwcV5YLEoHhkVM4VC0wHpE&#10;N7qYT6fvi95B68FxEQLubsci3WR8KQWPX6QMIhJdU+QW8wp5bdJabNasOgDzneIXGuwfWBimLB56&#10;hdqyyMgR1B9QRnFwwck44c4UTkrFRZ4Bp5lNf5tm3zEv8iwoTvBXmcL/g+WfT3v/AihD70MVMExT&#10;DBJMeiM/MmSxzlexxBAJx83Vw6wsUVKOpcVyVS6XSczi9rGHED8KZ0gKagp4F1kidnoOcWz91ZLO&#10;Ck6rdqe0zgkcmicN5MTw3nb5uaC/atOW9MiknKPLOEP7SM3GQ161hb9DS2y2LHTjqRlh9IdRUSSJ&#10;cDht8XWTKkVxaAaiWnR/6k47jWvPL0heAM7dOfhBSY8Wq2n4fmQgKNGfLN7harZYJE/mZFE+zDGB&#10;+0pzX2GWI1RNIyVj+BRHH6ORPIvPdu95uqQkn3UfjtFJlWW+MbpQRyvlWS62T169z3PX7efc/AQA&#10;AP//AwBQSwMEFAAGAAgAAAAhACkVOUvdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQ&#10;RfdI/IM1SOxaJyGUKI1TofJYQ8sHuPY0iRqPk9htw98zrGA3ozm6c261mV0vLjiFzpOCdJmAQDLe&#10;dtQo+Nq/LQoQIWqyuveECr4xwKa+val0af2VPvGyi43gEAqlVtDGOJRSBtOi02HpByS+Hf3kdOR1&#10;aqSd9JXDXS+zJFlJpzviD60ecNuiOe3OTsHxZfh42L6OY1O80x4LY0I+BqXu7+bnNYiIc/yD4Vef&#10;1aFmp4M/kw2iV7BI0yxjlqfVYw6CkTzhMgdG0yeQdSX/V6h/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOgYjn3mAQAA5AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACkVOUvdAAAACgEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABKBQAAAAA=&#10;" strokecolor="white" strokeweight=".26467mm">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                    <w:p w14:paraId="0AA2928F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="36"/>
                         </w:rPr>
                         <w:t>附件</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>個人資料保護與監督條款：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="4F232A36" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="938" w:hanging="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>甲方為辦理學生校外租屋資訊建置業務之需求，必須取得乙方相關個人資料，甲方僅得於中華民國「個人資料保護法」及相關法令之規範內蒐集、處理及利用您的個人資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="131740B9" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="938" w:hanging="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>甲方為辦理學生校外租屋資訊建置業務所蒐集之乙方相關個人資料及房屋資訊僅做為教育部校外賃居開放業務所用，不做其他用途。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="7E1AAA48" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="938" w:hanging="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>乙方請於申請甲方招租業務時提供正確、最新及完整的個人資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="60038B62" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="938" w:hanging="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>甲方因執行業務所蒐集乙方個人資料之範圍如學生校外租屋資訊建置申請表所示。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="030718EE" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="938" w:hanging="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>乙方可依中華民國「個人資料保護法第3條」規定，針對乙方所提供的個人資料行使以下權利：(1) 請求查詢或閱覽。(2)製給複製本。(3) 請求補充或更正。(4) 請求停止蒐集、處理及利用。(5)請求刪求。但因乙方行使上述權利，而導致權益受損時，甲方將不負相關賠償責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="42540C45" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="938" w:hanging="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>甲方為辦理學生校外租屋資訊所蒐集乙方個人資料處理及利用之範圍、類別、特定目的及期間如下：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>(1) 範圍：雙方契約內容所涉及之個人資料範圍(學生校外租屋資訊建</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">          置申請表、房東基本資料冊)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="2D679A8C" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:ind w:left="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(2) 類別：雙方契約內容所涉及之個人資料類別</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="7AA0B16A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:ind w:left="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(3) 特定目的：社會行政(057)、場所進出安全管理(116)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="01C3376F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:ind w:left="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(4) 期間：契約有效期間</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="39323D9E" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="938" w:hanging="938"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>甲方利用乙方個人資料期間為自簽署同意書後至提出中止個資使用申請，利用地區為中華民國地區。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="5772BB41" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="678689D2" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="2F623BFE" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="66A45F08" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="4ADE94FD" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6026C" w:rsidRDefault="00C6026C">
+    <w:p w14:paraId="58069B01" w14:textId="77777777" w:rsidR="00C6026C" w:rsidRDefault="00C6026C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="10756130" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="021E3087" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="5B386676" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="1DBF9849" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9600" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="4800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="2CC9A9FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="518"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="5A41E3B6" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>國立嘉義大學</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學年度第</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學期校外賃居訪視評核紀錄表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="28370478" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="464"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="4F8B25D4" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>賃居訪視現場照片（請務必攜帶相機拍攝）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="03D50410" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3095"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="61B329E3" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="229BCA6D" wp14:editId="4DB16CDF">
                       <wp:extent cx="1800225" cy="1005840"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                       <wp:docPr id="4" name="WordArt 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1800225" cy="1005840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                                 <a:prstDash/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                                <w:p w14:paraId="532B798A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                                   <w:pPr>
                                     <w:pStyle w:val="Web"/>
                                     <w:spacing w:before="0" w:after="0"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:outline/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
                                     <w:t>請檢附出入口照片</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1028" type="#_x0000_t202" style="width:141.75pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDveqds1QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUQonqrhaqRUgr&#10;QCqIZ9dxmkjxhfG0Sfl6xk7brXbfVrw4nqvPOTNZ3Y2mZ0cNoXNW8GKWc6atcnVn94L/+vnwbslZ&#10;QGlr2TurBT/pwO/Wb9+sBl/p0rWurzUwamJDNXjBW0RfZVlQrTYyzJzXloKNAyORTNhnNciBups+&#10;K/P8fTY4qD04pUMg72YK8nXq3zRa4femCRpZLzhhw3RCOnfxzNYrWe1B+rZTZxjyFSiM7Cw9em21&#10;kSjZAboXrUynwAXX4Ew5k7mm6ZROHIhNkT9js22l14kLiRP8Vabw/9qqb8cfwLpa8DlnVhoa0W9S&#10;9B6QFVGcwYeKcraesnD85EYa8sUfyBk5jw2Y+CU2jOIk8+kqrR6RqVi0zPOyXHCmKFbk+WI5T+Jn&#10;T+UeAn7RzrB4ERxodklSeXwMSFAo9ZISX7Puoev7NL/ePnPEvI0M7VQVw1kkMgGONxx3Y2JdXsjs&#10;XH0ijrTK9Hbr4C9nA62F4OHPQYLmrP9qSfePxZyAM0zGfPGhJANuI7vbiLSKWgmOnE3XzzjtHg3f&#10;S3y0W6+iVBF+8PcHJE6JasQ4ITpDp/EnBc6rGvfr1k5ZTz/U+h8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCHziz2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNCUBTiVBU/&#10;EgculHDfxtskaryO4m2Tvj2GC72MtJrRzLfFena9OtEYOs8GlosEFHHtbceNgerr7S4DFQTZYu+Z&#10;DJwpwLq8viowt37iTzptpVGxhEOOBlqRIdc61C05DAs/EEdv70eHEs+x0XbEKZa7Xq+S5FE77Dgu&#10;tDjQc0v1YXt0BkTsZnmuXl14/54/XqY2qVOsjLm9mTdPoIRm+Q/DL35EhzIy7fyRbVC9gfiI/Gn0&#10;Vtl9CmoXQ2n2ALos9CV9+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDveqds1QEAAJgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCHziz2gAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="229BCA6D" id="_x0000_s1028" type="#_x0000_t202" style="width:141.75pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC97H2NwQEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RRCyWquwKqRUgr&#10;QCp8gOvYjaXENp5pk/L1jJ1uWy1viBfH47mdc2ayfhj7jp10BOud4PNZyZl2yjfWHQT/+ePxzYoz&#10;QOka2XmnBT9r4A+b16/WQ6h15VvfNToyKuKgHoLgLWKoiwJUq3sJMx+0I6fxsZdIZjwUTZQDVe+7&#10;oirLt8XgYxOiVxqAXreTk29yfWO0wm/GgEbWCU7YMJ8xn/t0Fpu1rA9RhtaqCwz5Dyh6aR01vZba&#10;SpTsGO1fpXqrogdvcKZ8X3hjrNKZA7GZly/Y7FoZdOZC4kC4ygT/r6z6etqF75Hh+NGPNMAkyBCg&#10;BnpMfEYT+/QlpIz8JOH5KpsekamUtCrLqlpypsg3L8vlapGFLW7pIQJ+1r5n6SJ4pLlkueTpCZBa&#10;UuhzSOrm/KPtujybzr14SHFbCe2UldzFDXC64bgfmW0Er57J7H1zJo60ptS79fE3ZwONXHD4dZRR&#10;c9Z9caTp+/mCgDPMxmL5riIj3nv29x7pFJUSHDmbrp9w2isabJD45HZBJakSfAgfjkicMtWEcUJ0&#10;gU6jzQpc1jDtzr2do24/y+YPAAAA//8DAFBLAwQUAAYACAAAACEAgh84s9oAAAAFAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTQlAU4lQVPxIHLpRw38bbJGq8juJtk749hgu9&#10;jLSa0cy3xXp2vTrRGDrPBpaLBBRx7W3HjYHq6+0uAxUE2WLvmQycKcC6vL4qMLd+4k86baVRsYRD&#10;jgZakSHXOtQtOQwLPxBHb+9HhxLPsdF2xCmWu16vkuRRO+w4LrQ40HNL9WF7dAZE7GZ5rl5deP+e&#10;P16mNqlTrIy5vZk3T6CEZvkPwy9+RIcyMu38kW1QvYH4iPxp9FbZfQpqF0Np9gC6LPQlffkDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvex9jcEBAAB0AwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgh84s9oAAAAFAQAADwAAAAAAAAAAAAAAAAAb&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                          <w:p w14:paraId="532B798A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                             <w:pPr>
                               <w:pStyle w:val="Web"/>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:outline/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>請檢附出入口照片</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="315ACF72" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AAA8679" wp14:editId="6AF5932A">
                       <wp:extent cx="1904996" cy="1005840"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                       <wp:docPr id="5" name="WordArt 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1904996" cy="1005840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                                 <a:prstDash/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                                <w:p w14:paraId="1CD88E85" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                                   <w:pPr>
                                     <w:pStyle w:val="Web"/>
                                     <w:spacing w:before="0" w:after="0"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:outline/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
                                     <w:t>請檢附週邊照明設備照片</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="WordArt 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="width:150pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/+OFG1gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwkUtgsirLZFW1Va&#10;dSvRas/GcUik+KMzAwn99R07wKLtrdqL4/n0e28my7vetuJgABvvCjke5VIYp33ZuF0hf/18+HAr&#10;BZJypWq9M4U8GpR3q/fvll1YmImvfVsaENzE4aILhayJwiLLUNfGKhz5YBwHKw9WEZuwy0pQHXe3&#10;bTbJ85us81AG8Nogsnc9BOUq9a8qo+mpqtCQaAvJ2CidkM5tPLPVUi12oELd6BMM9R8orGocP3pp&#10;tVakxB6af1rZRoNHX9FIe5v5qmq0SRyYzTh/xWZTq2ASFxYHw0UmfLu2+vvhB4imLORMCqcsj+iZ&#10;Fb0HEpMoThdwwTmbwFnUf/Y9D/nsR3ZGzn0FNn6ZjeA4y3y8SGt6EjoWzfPpfH4jhebYOM9nt9Mk&#10;fvZSHgDpq/FWxEshgWeXJFWHRySGwqnnlPia8w9N26b5te6VI+atFdZDVQxnkcgAON6o3/aJ9ccz&#10;ma0vj8yRV5nfrj38kaLjtSgk/t4rMFK03xzrPh9PGbigZExnnyZswHVkex1RTnOrQpIUw/ULDbvH&#10;ww+KHt0m6ChVhI/hfk/MKVGNGAdEJ+g8/qTAaVXjfl3bKevlh1r9BQAA//8DAFBLAwQUAAYACAAA&#10;ACEAV4vDJ9kAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhdoKgKcaqK&#10;H4kDF0q4u/ESR8TrKN426duzcIHLSqMZzX5TbubYqyOOuUtkYbkwoJCa5DtqLdTvz1drUJkdedcn&#10;QgsnzLCpzs9KV/g00Rsed9wqKaFcOAuBeSi0zk3A6PIiDUjifaYxOhY5ttqPbpLy2OtrY+50dB3J&#10;h+AGfAjYfO0O0QKz3y5P9VPMLx/z6+MUTLNytbWXF/P2HhTjzH9h+MEXdKiEaZ8O5LPqLcgQ/r3i&#10;3Rgjci+h1foWdFXq//TVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/+OFG1gEAAJgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBXi8Mn2QAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="2AAA8679" id="WordArt 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="width:150pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWn7KDwgEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdJ40Fy0FbI0WB&#10;oCng5gNoirII8FXu2pL79V1Sjm2ktyIXist9zcyulveDNeygImjvaj6dlJwpJ32j3a7mz78ePtxx&#10;BihcI4x3quZHBfx+9f7dsg+VmvnOm0ZFRkUcVH2oeYcYqqIA2SkrYOKDcuRsfbQCyYy7oomip+rW&#10;FLOyvC16H5sQvVQA9LoenXyV67etkvjUtqCQmZoTNsxnzOc2ncVqKapdFKHT8gRD/AcKK7SjpudS&#10;a4GC7aP+p5TVMnrwLU6kt4VvWy1V5kBspuUrNptOBJW5kDgQzjLB25WVPw6b8DMyHL74gQaYBOkD&#10;VECPic/QRpu+hJSRnyQ8nmVTAzKZkhblfLG45UySb1qWN3fzLGxxSQ8R8JvylqVLzSPNJcslDo+A&#10;1JJCX0JSN+cftDF5Nsa9ekhxawHdmJXcxQVwuuGwHZhuav7xhczWN0fiSGtKvTsf/3DW08hrDr/3&#10;IirOzHdHmi6mcwLOMBvzm08zMuK1Z3vtEU5SqZojZ+P1K457RYMNAh/dJsgkVYIP4fMeiVOmmjCO&#10;iE7QabRZgdMapt25tnPU5WdZ/QUAAP//AwBQSwMEFAAGAAgAAAAhAFeLwyfZAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXaCoCnGqih+JAxdKuLvxEkfE6yjeNunbs3CB&#10;y0qjGc1+U27m2KsjjrlLZGG5MKCQmuQ7ai3U789Xa1CZHXnXJ0ILJ8ywqc7PSlf4NNEbHnfcKimh&#10;XDgLgXkotM5NwOjyIg1I4n2mMToWObbaj26S8tjra2PudHQdyYfgBnwI2HztDtECs98uT/VTzC8f&#10;8+vjFEyzcrW1lxfz9h4U48x/YfjBF3SohGmfDuSz6i3IEP694t0YI3IvodX6FnRV6v/01TcAAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVp+yg8IBAAB0AwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAV4vDJ9kAAAAFAQAADwAAAAAAAAAAAAAAAAAc&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                          <w:p w14:paraId="1CD88E85" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                             <w:pPr>
                               <w:pStyle w:val="Web"/>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:outline/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>請檢附週邊照明設備照片</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="3F09F3C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="849"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="1E097D68" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>建築物具有共同門禁管制出入口且有鎖具？</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="6D1CBCF8" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">□   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="028A6D29" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>建築物內或週邊停車場所設有照明者？</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="138A6323" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">□   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="5E693AA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="7BD9333D" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A1BAFD6" wp14:editId="43358F11">
                       <wp:extent cx="1800225" cy="1005840"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                       <wp:docPr id="6" name="WordArt 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1800225" cy="1005840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                                 <a:prstDash/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                                <w:p w14:paraId="489243DB" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                                   <w:pPr>
                                     <w:pStyle w:val="Web"/>
                                     <w:spacing w:before="0" w:after="0"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:outline/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
                                     <w:t>請檢附滅火器照片</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="width:141.75pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXcJyd1QEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLQLqVqulqoFiGt&#10;AKkgzq7jNJHiD2amTcqvZ+y03Wq5IS6O59PvvZms7gfbiaMBbL0r5XSSS2Gc9lXr9qX88f3xzUIK&#10;JOUq1XlnSnkyKO/Xr1+t+rA0hW98VxkQ3MThsg+lbIjCMstQN8YqnPhgHAdrD1YRm7DPKlA9d7dd&#10;VuT5XdZ7qAJ4bRDZuxmDcp3617XR9LWu0ZDoSsnYKJ2Qzl08s/VKLfegQtPqMwz1Dyisah0/em21&#10;UaTEAdq/WtlWg0df00R7m/m6brVJHJjNNH/BZtuoYBIXFgfDVSb8f231l+M3EG1VyjspnLI8op+s&#10;6AOQeBvF6QMuOWcbOIuGD37gIV/8yM7IeajBxi+zERxnmU9Xac1AQseiRZ4XxVwKzbFpns8XsyR+&#10;9lweAOmT8VbESymBZ5ckVccnJIbCqZeU+Jrzj23Xpfl17oUj5m0UNmNVDGeRyAg43mjYDYn17EJm&#10;56sTc+RV5rcbD7+l6HktSom/DgqMFN1nx7q/n84YuKBkzObvCjbgNrK7jSinuVUpSYrx+pHG3ePh&#10;B0VPbht0lCrCx/BwIOaUqEaMI6IzdB5/UuC8qnG/bu2U9fxDrf8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCHziz2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNCUBTiVBU/&#10;EgculHDfxtskaryO4m2Tvj2GC72MtJrRzLfFena9OtEYOs8GlosEFHHtbceNgerr7S4DFQTZYu+Z&#10;DJwpwLq8viowt37iTzptpVGxhEOOBlqRIdc61C05DAs/EEdv70eHEs+x0XbEKZa7Xq+S5FE77Dgu&#10;tDjQc0v1YXt0BkTsZnmuXl14/54/XqY2qVOsjLm9mTdPoIRm+Q/DL35EhzIy7fyRbVC9gfiI/Gn0&#10;Vtl9CmoXQ2n2ALos9CV9+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAXcJyd1QEAAJgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCHziz2gAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="6A1BAFD6" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="width:141.75pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsU06vwAEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RRCyWquwKqRUgr&#10;QCp8gOs4jaX4gmfapHw9Y6fbVssb4sXxeG7nnJmsH0bbs5OOYLwTfD4rOdNO+ca4g+A/fzy+WXEG&#10;KF0je++04GcN/GHz+tV6CLWufOf7RkdGRRzUQxC8Qwx1UYDqtJUw80E7crY+WolkxkPRRDlQddsX&#10;VVm+LQYfmxC90gD0up2cfJPrt61W+K1tQSPrBSdsmM+Yz306i81a1ocoQ2fUBYb8BxRWGkdNr6W2&#10;EiU7RvNXKWtU9OBbnClvC9+2RunMgdjMyxdsdp0MOnMhcSBcZYL/V1Z9Pe3C98hw/OhHGmASZAhQ&#10;Az0mPmMbbfoSUkZ+kvB8lU2PyFRKWpVlVS05U+Sbl+VytcjCFrf0EAE/a29ZuggeaS5ZLnl6AqSW&#10;FPockro5/2j6Ps+mdy8eUtxWQjdlJXdxA5xuOO5HZhrBF89k9r45E0daU+rd+fibs4FGLjj8Osqo&#10;Oeu/ONL0/XxBwBlmY7F8V5ER7z37e490ikoJjpxN10847RUNNkh8crugklQJPoQPRyROmWrCOCG6&#10;QKfRZgUua5h2597OUbefZfMHAAD//wMAUEsDBBQABgAIAAAAIQCCHziz2gAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqNNCUBTiVBU/EgculHDfxtskaryO4m2Tvj2GC72M&#10;tJrRzLfFena9OtEYOs8GlosEFHHtbceNgerr7S4DFQTZYu+ZDJwpwLq8viowt37iTzptpVGxhEOO&#10;BlqRIdc61C05DAs/EEdv70eHEs+x0XbEKZa7Xq+S5FE77DgutDjQc0v1YXt0BkTsZnmuXl14/54/&#10;XqY2qVOsjLm9mTdPoIRm+Q/DL35EhzIy7fyRbVC9gfiI/Gn0Vtl9CmoXQ2n2ALos9CV9+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCsU06vwAEAAHQDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCCHziz2gAAAAUBAAAPAAAAAAAAAAAAAAAAABoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                          <w:p w14:paraId="489243DB" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                             <w:pPr>
                               <w:pStyle w:val="Web"/>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:outline/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>請檢附滅火器照片</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="568F9C3A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:after="100"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78BE4F59" wp14:editId="37F6F0CF">
                       <wp:extent cx="1962146" cy="1005840"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                       <wp:docPr id="7" name="WordArt 4"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1962146" cy="1005840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                                 <a:prstDash/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                                <w:p w14:paraId="34DBBACE" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                                   <w:pPr>
                                     <w:pStyle w:val="Web"/>
                                     <w:spacing w:before="0" w:after="0"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:outline/>
                                       <w:color w:val="FFFFFF"/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
                                     <w:t>請</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:outline/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
                                     <w:t>檢附熱水器裝設照片</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="WordArt 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="width:154.5pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCmlw71gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815IM2UkEy0EaI0WB&#10;oA3gBD3TFGUJEB/lri25X98lZTtGcgt6obhPzsyuFneD7theeWitKXk2STlTRtqqNduSv748fr3h&#10;DFCYSnTWqJIfFPC75dWXRe8KNbWN7SrlGTUxUPSu5A2iK5IEZKO0gIl1ylCwtl4LJNNvk8qLnrrr&#10;Lpmm6Tzpra+ct1IBkHc1Bvky9q9rJfFXXYNC1pWcsGE8fTw34UyWC1FsvXBNK48wxCdQaNEaevTc&#10;aiVQsJ1vP7TSrfQWbI0TaXVi67qVKnIgNln6js26EU5FLiQOuLNM8P/ayp/7Z8/aquTXnBmhaUS/&#10;SdF7jywP4vQOCspZO8rC4ZsdaMgnP5AzcB5qr8OX2DCKk8yHs7RqQCZD0e18muVzziTFsjSd3eRR&#10;/OSt3HnA78pqFi4l9zS7KKnYPwESFEo9pYTXjH1suy7OrzPvHCFvJaAZq0I4CURGwOGGw2aIrGcn&#10;MhtbHYgjrTK93Vj/l7Oe1qLk8GcnvOKs+2FI99ssJ+AMo5HPrqdk+MvI5jIijKRWJUfOxusDjrtH&#10;w3cCn8zaySBVgA/ufofEKVINGEdER+g0/qjAcVXDfl3aMevth1r+AwAA//8DAFBLAwQUAAYACAAA&#10;ACEA0ZcY6tkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhdoKikcaqK&#10;H4kDl5Zw38bbJCJeR7HbpG/PwgUuK41mNPtNvp58p040xDawhfnMgCKugmu5tlB+vN4sQcWE7LAL&#10;TBbOFGFdXF7kmLkw8pZOu1QrKeGYoYUmpT7TOlYNeYyz0BOLdwiDxyRyqLUbcJRy3+lbYx60x5bl&#10;Q4M9PTVUfe2O3kJKbjM/ly8+vn1O789jY6oFltZeX02bFahEU/oLww++oEMhTPtwZBdVZ0GGpN8r&#10;3p15FLmX0GJ5D7rI9X/64hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCmlw71gEAAJgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDRlxjq2QAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="78BE4F59" id="WordArt 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="width:154.5pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdHhy3wgEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IM200Ey0EbI0WB&#10;oC3g5gNoirQEiI9w15bcr++ScmwjuRW9UFzua2Z2tXwYTMcOKkDrbMWLSc6ZstLVrd1V/OX30+0d&#10;Z4DC1qJzVlX8qIA/rG4+LXtfqqlrXFerwKiIhbL3FW8QfZllIBtlBEycV5ac2gUjkMywy+ogeqpu&#10;umya54usd6H2wUkFQK/r0clXqb7WSuJPrUEh6ypO2DCdIZ3beGarpSh3QfimlScY4h9QGNFaanou&#10;tRYo2D60H0qZVgYHTuNEOpM5rVupEgdiU+Tv2Gwa4VXiQuKAP8sE/6+s/HHY+F+B4fDVDTTAKEjv&#10;oQR6jHwGHUz8ElJGfpLweJZNDchkTLpfTIvZgjNJviLP53ezJGx2SfcB8JtyhsVLxQPNJcklDs+A&#10;1JJC30JiN+ue2q5Ls+nsu4cYtxbQjFnRnV0AxxsO24G1dcXnb2S2rj4SR1pT6t248IeznkZecXjd&#10;i6A4675b0vS+mBFwhsmYzT9PyQjXnu21R1hJpSqOnI3XRxz3igbrBT7bjZdRqggf/Jc9EqdENWIc&#10;EZ2g02iTAqc1jLtzbaeoy8+y+gsAAP//AwBQSwMEFAAGAAgAAAAhANGXGOrZAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXaCopHGqih+JA5eWcN/G2yQiXkex26Rvz8IF&#10;LiuNZjT7Tb6efKdONMQ2sIX5zIAiroJrubZQfrzeLEHFhOywC0wWzhRhXVxe5Ji5MPKWTrtUKynh&#10;mKGFJqU+0zpWDXmMs9ATi3cIg8ckcqi1G3CUct/pW2MetMeW5UODPT01VH3tjt5CSm4zP5cvPr59&#10;Tu/PY2OqBZbWXl9NmxWoRFP6C8MPvqBDIUz7cGQXVWdBhqTfK96deRS5l9BieQ+6yPV/+uIbAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3R4ct8IBAAB0AwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0ZcY6tkAAAAFAQAADwAAAAAAAAAAAAAAAAAc&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                          <w:p w14:paraId="34DBBACE" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                             <w:pPr>
                               <w:pStyle w:val="Web"/>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:outline/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>請</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:outline/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>檢附熱水器裝設照片</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="7E5BF25E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="403"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="05FC13DB" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>是否設有滅火器？是</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">□   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="32925D59" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>滅火器有效期限</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">?    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
@@ -5136,785 +5358,785 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="3414004A" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>熱水器裝設是否符合安全要求？</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">□  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="7F135BAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2964"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="286DF809" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17810932" wp14:editId="4C4A8E64">
                       <wp:extent cx="2286000" cy="1463040"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                       <wp:docPr id="8" name="WordArt 5"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2286000" cy="1463040"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                                 <a:prstDash/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                                <w:p w14:paraId="76663E0F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                                   <w:pPr>
                                     <w:pStyle w:val="Web"/>
                                     <w:spacing w:before="0" w:after="0"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:outline/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
                                     <w:t>請檢附火警警報器或獨立型偵煙偵測器照片</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="WordArt 5" o:spid="_x0000_s1032" type="#_x0000_t202" style="width:180pt;height:115.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrOTh91wEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadLQLUvVdLVQLUJa&#10;AVJZcXYdp4kUfzAzbVJ+PWOn7VbLbcXFseeNx++9mSzvBtuJgwFsvSvldJJLYZz2Vet2pXz6+fDu&#10;Vgok5SrVeWdKeTQo71Zv3yz7sDCFb3xXGRBcxOGiD6VsiMIiy1A3xiqc+GAcg7UHq4iPsMsqUD1X&#10;t11W5Pk86z1UAbw2iBxdj6Bcpfp1bTR9r2s0JLpSMjdKK6R1G9dstVSLHajQtPpEQ72ChVWt40cv&#10;pdaKlNhD+08p22rw6GuaaG8zX9etNkkDq5nmL9RsGhVM0sLmYLjYhP+vrP52+AGirUrJjXLKcot+&#10;saP3QOImmtMHXHDOJnAWDZ/8wE0+x5GDUfNQg41fViMYZ5uPF2vNQEJzsChu53nOkGZsOpu/z2fJ&#10;/Oz5egCkL8ZbETelBO5dslQdHpGYCqeeU+Jrzj+0XZf617kXgZi3VtiMtyKcRSEj4bijYTsk1fOz&#10;mK2vjqyRR5nfbjz8kaLnsSgl/t4rMFJ0Xx37/nE6Y+KC0mF286HgA1wj22tEOc2lSklSjNvPNM4e&#10;Nz8oenSboKNVkT6G+z2xpiQ1chwZnahz+5MDp1GN83V9TlnPP9TqLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFO/H/zaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3RYqFOJU&#10;FT8SBy6UcN/GbhI1XkfxtknfnoULvYw0mtXMt/l6Cp06+SG1kSzMZwaUpyq6lmoL5dfb3SOoxEgO&#10;u0jewtknWBfXVzlmLo706U9brpWUUMrQQsPcZ1qnqvEB0yz2niTbxyEgix1q7QYcpTx0emHMSgds&#10;SRYa7P1z46vD9hgsMLvN/Fy+hvT+PX28jI2pHrC09vZm2jyBYj/x/zH84gs6FMK0i0dySXUW5BH+&#10;U8mWKyN2Z2GxNPegi1xf0hc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGs5OH3XAQAA&#10;mAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFO/H/za&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="17810932" id="WordArt 5" o:spid="_x0000_s1032" type="#_x0000_t202" style="width:180pt;height:115.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzswX0wgEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShlCVqugKqRUgr&#10;FqnwAa5jN5Yc23imTcrXM3a6bbW8IV4cz8Uz55yZrO7H3rKjimC8a/h8VnKmnPStcfuG//zx8OaO&#10;M0DhWmG9Uw0/KeD369evVkOoVeU7b1sVGRVxUA+h4R1iqIsCZKd6ATMflKOg9rEXSGbcF20UA1Xv&#10;bVGV5bIYfGxD9FIBkHczBfk619daSXzSGhQy23DChvmM+dyls1ivRL2PInRGnmGIf0DRC+Oo6aXU&#10;RqBgh2j+KtUbGT14jTPp+8JrbaTKHIjNvHzBZtuJoDIXEgfCRSb4f2Xlt+M2fI8Mx09+pAEmQYYA&#10;NZAz8Rl17NOXkDKKk4Sni2xqRCbJWVV3y7KkkKTYfLF8Wy6ysMX1eYiAX5TvWbo0PNJcslzi+AhI&#10;LSn1OSV1c/7BWJtnY90LR8rbCOimVylcXAGnG467kZm24ctnMjvfnogjrSn17nz8zdlAI284/DqI&#10;qDizXx1p+mG+IOAMs7F4974iI95GdrcR4SSVajhyNl0/47RXNNgg8NFtg0xSJfgQPh6QOGWqCeOE&#10;6AydRpsVOK9h2p1bO2ddf5b1HwAAAP//AwBQSwMEFAAGAAgAAAAhAFO/H/zaAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3RYqFOJUFT8SBy6UcN/GbhI1XkfxtknfnoUL&#10;vYw0mtXMt/l6Cp06+SG1kSzMZwaUpyq6lmoL5dfb3SOoxEgOu0jewtknWBfXVzlmLo706U9brpWU&#10;UMrQQsPcZ1qnqvEB0yz2niTbxyEgix1q7QYcpTx0emHMSgdsSRYa7P1z46vD9hgsMLvN/Fy+hvT+&#10;PX28jI2pHrC09vZm2jyBYj/x/zH84gs6FMK0i0dySXUW5BH+U8mWKyN2Z2GxNPegi1xf0hc/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPOzBfTCAQAAdAMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFO/H/zaAAAABQEAAA8AAAAAAAAAAAAAAAAA&#10;HAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                          <w:p w14:paraId="76663E0F" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                             <w:pPr>
                               <w:pStyle w:val="Web"/>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:outline/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>請檢附火警警報器或獨立型偵煙偵測器照片</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="1DD13CBA" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63457A40" wp14:editId="7B6FE6FA">
                       <wp:extent cx="1800225" cy="1005840"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                       <wp:docPr id="9" name="WordArt 6"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1800225" cy="1005840"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                                 <a:prstDash/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                                <w:p w14:paraId="66CBACC6" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                                   <w:pPr>
                                     <w:pStyle w:val="Web"/>
                                     <w:spacing w:before="0" w:after="0"/>
                                     <w:jc w:val="center"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:outline/>
                                       <w:sz w:val="40"/>
                                       <w:szCs w:val="40"/>
                                     </w:rPr>
                                     <w:t>請檢附逃生通道照片</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="WordArt 6" o:spid="_x0000_s1033" type="#_x0000_t202" style="width:141.75pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBndFv+1gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IFO3EE00FaI0WB&#10;oA3gFj3TFGUJEB/lri25X98lZTtGcgt6obhPzsyulveD6dhBB2idFXw6yTnTVrmqtTvBf/18/LTg&#10;DFDaSnbOasGPGvj96uOHZe9LXbjGdZUOjJpYKHsveIPoyywD1WgjYeK8thSsXTASyQy7rAqyp+6m&#10;y4o8v8l6FyofnNIA5F2PQb5K/etaK/xR16CRdYITNkxnSOc2ntlqKctdkL5p1QmGfAcKI1tLj15a&#10;rSVKtg/tm1amVcGBq3GinMlcXbdKJw7EZpq/YrNppNeJC4kD/iIT/L+26vvhObC2EvyOMysNjeg3&#10;KfoQkN1EcXoPJeVsPGXh8NkNNOSzH8gZOQ91MPFLbBjFSebjRVo9IFOxaJHnRTHnTFFsmufzxSyJ&#10;n72U+wD4VTvD4kXwQLNLksrDEyBBodRzSnzNuse269L8OvvKEfPWEpqxKoazSGQEHG84bIfE+vZM&#10;ZuuqI3GkVaa3Gxf+ctbTWggOf/YyaM66b5Z0v5vOCDjDZMzmtwUZ4TqyvY5Iq6iV4MjZeP2C4+7R&#10;8L3EJ7vxKkoV4YN/2CNxSlQjxhHRCTqNPylwWtW4X9d2ynr5oVb/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAgh84s9oAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTQlAU4lQV&#10;PxIHLpRw38bbJGq8juJtk749hgu9jLSa0cy3xXp2vTrRGDrPBpaLBBRx7W3HjYHq6+0uAxUE2WLv&#10;mQycKcC6vL4qMLd+4k86baVRsYRDjgZakSHXOtQtOQwLPxBHb+9HhxLPsdF2xCmWu16vkuRRO+w4&#10;LrQ40HNL9WF7dAZE7GZ5rl5deP+eP16mNqlTrIy5vZk3T6CEZvkPwy9+RIcyMu38kW1QvYH4iPxp&#10;9FbZfQpqF0Np9gC6LPQlffkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ3Rb/tYBAACY&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgh84s9oA&#10;AAAFAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="63457A40" id="WordArt 6" o:spid="_x0000_s1033" type="#_x0000_t202" style="width:141.75pt;height:79.2pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAED+9TwgEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5IFu3EFy0EbI0WB&#10;oA3g9gNoirIE8BXu2pL79V1Sjm2ktyAXist9zcyulveD0eygAnTOVnw6yTlTVrq6s7uK//n9eLvg&#10;DFDYWmhnVcWPCvj96ubTsvelKlzrdK0CoyIWyt5XvEX0ZZaBbJURMHFeWXI2LhiBZIZdVgfRU3Wj&#10;syLPP2e9C7UPTioAel2PTr5K9ZtGSfzVNKCQ6YoTNkxnSOc2ntlqKcpdEL7t5AmGeAcKIzpLTc+l&#10;1gIF24fuv1Kmk8GBa3Ainclc03RSJQ7EZpq/YbNphVeJC4kD/iwTfFxZ+fOw8c+B4fDNDTTAKEjv&#10;oQR6jHyGJpj4JaSM/CTh8SybGpDJmLTI86KYcybJN83z+WKWhM0u6T4AflfOsHipeKC5JLnE4QmQ&#10;WlLoa0jsZt1jp3WajbZvHmLcWkA7ZkV3dgEcbzhsB9bVFb97JbN19ZE40ppS79aFv5z1NPKKw8te&#10;BMWZ/mFJ0y/TGQFnmIzZ/K4gI1x7ttceYSWVqjhyNl4fcNwrGqwX+GQ3XkapInzwX/dInBLViHFE&#10;dIJOo00KnNYw7s61naIuP8vqHwAAAP//AwBQSwMEFAAGAAgAAAAhAIIfOLPaAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo00JQFOJUFT8SBy6UcN/G2yRqvI7ibZO+PYYL&#10;vYy0mtHMt8V6dr060Rg6zwaWiwQUce1tx42B6uvtLgMVBNli75kMnCnAury+KjC3fuJPOm2lUbGE&#10;Q44GWpEh1zrULTkMCz8QR2/vR4cSz7HRdsQplrter5LkUTvsOC60ONBzS/Vhe3QGROxmea5eXXj/&#10;nj9epjapU6yMub2ZN0+ghGb5D8MvfkSHMjLt/JFtUL2B+Ij8afRW2X0KahdDafYAuiz0JX35AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAQP71PCAQAAdAMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIIfOLPaAAAABQEAAA8AAAAAAAAAAAAAAAAA&#10;HAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+                          <w:p w14:paraId="66CBACC6" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
                             <w:pPr>
                               <w:pStyle w:val="Web"/>
                               <w:spacing w:before="0" w:after="0"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:outline/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>請檢附逃生通道照片</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="2B925087" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="576"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="24B0C6DA" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>有火警警報器或獨立型偵煙偵測器？</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="2CC96C4B" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">□   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="464C3D95" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>逃生路線是否暢通並標示清楚？</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+          <w:p w14:paraId="75E349C7" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
             <w:pPr>
               <w:spacing w:before="72" w:after="72"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>是</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">□   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>否</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="272820FD" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C6026C" w:rsidRDefault="00C6026C">
+    <w:p w14:paraId="49864A80" w14:textId="77777777" w:rsidR="00C6026C" w:rsidRDefault="00C6026C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
+    <w:p w14:paraId="3FE4DA01" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="006539F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>房屋照片黏貼處(請檢附房屋外觀及內部照片供參)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5094"/>
         <w:gridCol w:w="5094"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="57727B18" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="6960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+          <w:p w14:paraId="498C3978" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+          <w:p w14:paraId="23859A05" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E56EC0">
+      <w:tr w:rsidR="00E56EC0" w14:paraId="2B1BF912" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="6960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+          <w:p w14:paraId="5DE93A48" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+          <w:p w14:paraId="576DD1F1" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
+    <w:p w14:paraId="6B2EFE4E" w14:textId="77777777" w:rsidR="00E56EC0" w:rsidRDefault="00E56EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E56EC0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00706A61" w:rsidRDefault="00706A61">
+    <w:p w14:paraId="5C0D3092" w14:textId="77777777" w:rsidR="003C48DD" w:rsidRDefault="003C48DD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00706A61" w:rsidRDefault="00706A61">
+    <w:p w14:paraId="72DF1823" w14:textId="77777777" w:rsidR="003C48DD" w:rsidRDefault="003C48DD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康儷楷書(P)">
-    <w:altName w:val="Birch Std"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00706A61" w:rsidRDefault="00706A61">
+    <w:p w14:paraId="0432D3C4" w14:textId="77777777" w:rsidR="003C48DD" w:rsidRDefault="003C48DD">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00706A61" w:rsidRDefault="00706A61">
+    <w:p w14:paraId="78CF829A" w14:textId="77777777" w:rsidR="003C48DD" w:rsidRDefault="003C48DD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DD10F35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A0A0F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5957,146 +6179,159 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="761947662">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="910315211">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E56EC0"/>
+    <w:rsid w:val="001C3F39"/>
+    <w:rsid w:val="00222702"/>
+    <w:rsid w:val="0025034B"/>
     <w:rsid w:val="0028129D"/>
     <w:rsid w:val="002A646A"/>
+    <w:rsid w:val="003C48DD"/>
+    <w:rsid w:val="00527D3D"/>
     <w:rsid w:val="005B485D"/>
     <w:rsid w:val="006539F3"/>
     <w:rsid w:val="00697294"/>
+    <w:rsid w:val="006F3A30"/>
     <w:rsid w:val="00706A61"/>
+    <w:rsid w:val="007A6000"/>
+    <w:rsid w:val="008B770F"/>
     <w:rsid w:val="00912B3E"/>
+    <w:rsid w:val="00AA3AF9"/>
     <w:rsid w:val="00C6026C"/>
     <w:rsid w:val="00E56EC0"/>
     <w:rsid w:val="00E668CD"/>
+    <w:rsid w:val="00F95C1C"/>
+    <w:rsid w:val="00FA7992"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4C54A069"/>
   <w15:docId w15:val="{411361E5-077F-4C39-BD07-E18F6D7F1B89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6424,50 +6659,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -6538,51 +6778,51 @@
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:rPr>
       <w:kern w:val="3"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:&#22635;&#23531;&#23436;&#25104;&#35531;&#23492;&#21040;&#29983;&#36628;&#32068;&#25151;&#26481;&#30003;&#35531;&#23560;&#29992;&#38651;&#23376;&#20449;&#31665;%09hsyfrank@mail.ncyu.edu.tw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -6808,56 +7048,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>487</Words>
-  <Characters>2782</Characters>
+  <Words>496</Words>
+  <Characters>2831</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3263</CharactersWithSpaces>
+  <CharactersWithSpaces>3321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>0880</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>